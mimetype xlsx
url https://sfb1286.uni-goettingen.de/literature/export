--- v13 (2026-03-19)
+++ v14 (2026-04-09)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-03-20 00:35:00</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-03-20 00:35:00)</dc:description>
+  <dc:title>Literature Export 2026-04-10 01:06:13</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-10 01:06:13)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>