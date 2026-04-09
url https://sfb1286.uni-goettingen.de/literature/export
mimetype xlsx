--- v14 (2026-04-09)
+++ v15 (2026-04-09)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-10 01:06:13</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-10 01:06:13)</dc:description>
+  <dc:title>Literature Export 2026-04-10 01:59:45</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-10 01:59:45)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>