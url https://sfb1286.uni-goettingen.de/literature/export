--- v15 (2026-04-09)
+++ v16 (2026-04-30)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-10 01:59:45</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-10 01:59:45)</dc:description>
+  <dc:title>Literature Export 2026-04-30 09:12:44</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-30 09:12:44)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>