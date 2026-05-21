--- v16 (2026-04-30)
+++ v17 (2026-05-21)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-30 09:12:44</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-30 09:12:44)</dc:description>
+  <dc:title>Literature Export 2026-05-21 05:20:12</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-21 05:20:12)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>