--- v17 (2026-05-21)
+++ v18 (2026-05-21)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-21 05:20:12</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-21 05:20:12)</dc:description>
+  <dc:title>Literature Export 2026-05-21 18:57:24</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-21 18:57:24)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>