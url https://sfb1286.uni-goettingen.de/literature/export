--- v18 (2026-05-21)
+++ v19 (2026-06-24)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-21 18:57:24</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-21 18:57:24)</dc:description>
+  <dc:title>Literature Export 2026-06-24 08:49:01</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-24 08:49:01)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>