--- v19 (2026-06-24)
+++ v20 (2026-06-24)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-24 08:49:01</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-24 08:49:01)</dc:description>
+  <dc:title>Literature Export 2026-06-24 15:22:04</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-24 15:22:04)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>