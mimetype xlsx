--- v20 (2026-06-24)
+++ v21 (2026-07-15)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-24 15:22:04</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-24 15:22:04)</dc:description>
+  <dc:title>Literature Export 2026-07-15 08:05:50</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-15 08:05:50)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>