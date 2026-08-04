--- v21 (2026-07-15)
+++ v22 (2026-08-04)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-15 08:05:50</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-15 08:05:50)</dc:description>
+  <dc:title>Literature Export 2026-08-04 16:31:05</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-04 16:31:05)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>