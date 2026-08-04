--- v22 (2026-08-04)
+++ v23 (2026-08-04)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-04 16:31:05</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-04 16:31:05)</dc:description>
+  <dc:title>Literature Export 2026-08-04 22:54:00</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-04 22:54:00)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>