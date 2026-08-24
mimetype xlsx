--- v23 (2026-08-04)
+++ v24 (2026-08-24)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-04 22:54:00</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-04 22:54:00)</dc:description>
+  <dc:title>Literature Export 2026-08-25 00:38:08</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-25 00:38:08)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>