--- v24 (2026-08-24)
+++ v25 (2026-09-14)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-25 00:38:08</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-25 00:38:08)</dc:description>
+  <dc:title>Literature Export 2026-09-14 12:07:33</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-14 12:07:33)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>